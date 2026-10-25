--- v0 (2026-06-03)
+++ v1 (2026-10-25)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\261005_最新(メーカー別部材一覧化)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C30209F7-8B1E-44C2-BDCA-BDC8E85A7C2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52EC90DC-2DBE-412A-AEAA-713E7FEF733C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5B9C2B70-909E-4B26-968F-3546F3EF73C1}"/>
+    <workbookView xWindow="-38510" yWindow="-10910" windowWidth="38620" windowHeight="21100" xr2:uid="{5B9C2B70-909E-4B26-968F-3546F3EF73C1}"/>
   </bookViews>
   <sheets>
     <sheet name="メーカー提供部材(ブリヂストン)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(ブリヂストン)'!$A$4:$Y$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="204">
   <si>
@@ -653,73 +653,74 @@
     <t>メーカー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>英語</t>
     <rPh sb="0" eb="2">
       <t>エイゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>部材追加を行ったレブロのバージョン</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>廃止履歴</t>
-[...1 lines deleted...]
-  <si>
     <t>レブロ　部材一覧　（ メーカー提供部材【ブリヂストン】 )</t>
     <rPh sb="15" eb="17">
       <t>テイキョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ブザイ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>2026年6月3日</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>分割ダウンロード</t>
     <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1798,68 +1799,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF729484-9FA8-4E11-9778-60595EB9ECC6}">
   <dimension ref="A1:Y120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="10" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="10" width="3.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="20.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="15.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="18.625" style="1" customWidth="1"/>
     <col min="15" max="16" width="15.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.75" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="19.125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="30.625" style="1" customWidth="1"/>
-    <col min="20" max="22" width="48.625" style="1" customWidth="1"/>
-    <col min="23" max="23" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="48.625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="34.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="17.625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customFormat="1" ht="24" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
     </row>
     <row r="2" spans="1:25" customFormat="1" ht="18.75" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="Q2" s="3"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="3"/>
     </row>
     <row r="3" spans="1:25" customFormat="1" ht="18.75" x14ac:dyDescent="0.4">
       <c r="A3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.4">
       <c r="A4" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
@@ -1881,51 +1883,51 @@
       <c r="O4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>196</v>
       </c>
       <c r="R4" s="9" t="s">
         <v>197</v>
       </c>
       <c r="S4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="10" t="s">
         <v>198</v>
       </c>
       <c r="U4" s="10" t="s">
         <v>199</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>200</v>
       </c>
       <c r="W4" s="11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="Y4" s="12"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.4">
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.4">
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.4">
       <c r="D8" s="1" t="s">
         <v>11</v>
       </c>