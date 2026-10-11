--- v0 (2025-10-18)
+++ v1 (2026-10-11)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Box\000_全体\010_ユーザー対応\fuji［ふじ］\フジモリ産業\250401_メーカー提供部材_チャンバー_2025年〇月〇日リリース\③完成\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\261005_最新(メーカー別部材一覧化)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6246A7B-4AA1-491C-AF34-9CB3A97A3511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92CE4B4E-711F-4995-AEB3-A7A091CD2214}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{24FBF954-DA4B-4E51-8DC6-15770FEDDBA8}"/>
+    <workbookView xWindow="-38510" yWindow="-10910" windowWidth="38620" windowHeight="21100" xr2:uid="{24FBF954-DA4B-4E51-8DC6-15770FEDDBA8}"/>
   </bookViews>
   <sheets>
     <sheet name="メーカー提供部材(フジモリ産業)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(フジモリ産業)'!$A$4:$CM$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="120">
   <si>
@@ -355,53 +355,50 @@
     <t>メーカー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>英語</t>
     <rPh sb="0" eb="2">
       <t>エイゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>部材追加を行ったレブロのバージョン</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>廃止履歴</t>
-[...1 lines deleted...]
-  <si>
     <t>部材情報⇒</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>FUJIMORI_TCK4-1525\Folder\Item</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>FUJIMORI_TCK4-1730\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_TCK4-2035\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_TCK6-1530\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_TCK6-1735\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_TCK6-2040\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_TCK8-1535\Folder\Item</t>
   </si>
@@ -427,50 +424,54 @@
     <t>FUJIMORI_M56\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_M71\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_M80\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_M90\Folder\Item</t>
   </si>
   <si>
     <t>FUJIMORI_M112\Folder\Item</t>
   </si>
   <si>
     <t>2025年7月31日</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>分割ダウンロード</t>
     <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1533,77 +1534,79 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CA5E8D2-F067-4A0A-83C8-01E6FE94B44D}">
   <dimension ref="A1:CM28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="10" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="10" width="3.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="20.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="15.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="20.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="27.5" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.75" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="19.875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="30.625" style="1" customWidth="1"/>
-    <col min="20" max="22" width="48.625" style="1" customWidth="1"/>
-    <col min="23" max="16384" width="9" style="1"/>
+    <col min="20" max="21" width="48.625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="34.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="17.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:91" ht="24" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:91" x14ac:dyDescent="0.4">
       <c r="A2" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:91" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:91" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="7"/>
       <c r="K4" s="8" t="s">
         <v>93</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="8" t="s">
@@ -1615,54 +1618,54 @@
       <c r="O4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="8" t="s">
         <v>94</v>
       </c>
       <c r="R4" s="8" t="s">
         <v>95</v>
       </c>
       <c r="S4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="9" t="s">
         <v>96</v>
       </c>
       <c r="U4" s="9" t="s">
         <v>97</v>
       </c>
       <c r="V4" s="10" t="s">
         <v>98</v>
       </c>
       <c r="W4" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="X4" s="11" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y4" s="11"/>
       <c r="Z4" s="11"/>
       <c r="AA4" s="11"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AD4" s="11"/>
       <c r="AE4" s="11"/>
       <c r="AF4" s="11"/>
       <c r="AG4" s="11"/>
       <c r="AH4" s="11"/>
       <c r="AI4" s="11"/>
       <c r="AJ4" s="11"/>
       <c r="AK4" s="11"/>
       <c r="AL4" s="11"/>
       <c r="AM4" s="11"/>
       <c r="AN4" s="11"/>
       <c r="AO4" s="11"/>
       <c r="AP4" s="11"/>
       <c r="AQ4" s="11"/>
       <c r="AR4" s="11"/>
       <c r="AS4" s="11"/>
       <c r="AT4" s="11"/>
       <c r="AU4" s="11"/>
       <c r="AV4" s="11"/>
@@ -1746,403 +1749,403 @@
       </c>
     </row>
     <row r="9" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="X9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="Y9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="Z9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC9" s="1">
         <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>24</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="Y10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="Z10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC10" s="1">
         <v>0.74</v>
       </c>
     </row>
     <row r="11" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S11" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="X11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="Y11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC11" s="1">
         <v>0.7</v>
       </c>
     </row>
     <row r="12" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="R12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S12" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="Y12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Z12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC12" s="1">
         <v>0.39</v>
       </c>
     </row>
     <row r="13" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S13" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="X13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Y13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="Z13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC13" s="1">
         <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S14" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="X14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="Z14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC14" s="1">
         <v>0.25</v>
       </c>
     </row>
     <row r="15" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="Y15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="Z15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC15" s="1">
         <v>0.34</v>
       </c>
     </row>
     <row r="16" spans="1:91" x14ac:dyDescent="0.4">
       <c r="K16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="Y16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Z16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC16" s="1">
         <v>0.24</v>
       </c>
     </row>
     <row r="17" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="P17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S17" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="Z17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AA17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AB17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AC17" s="1">
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="3:29" x14ac:dyDescent="0.4">
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
     </row>
@@ -2161,355 +2164,355 @@
       </c>
     </row>
     <row r="20" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="Y20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AA20" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S21" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="Y21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="Z21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="AA21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S22" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="Y22" s="1" t="s">
         <v>72</v>
       </c>
       <c r="Z22" s="1" t="s">
         <v>73</v>
       </c>
       <c r="AA22" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>74</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="X23" s="1" t="s">
         <v>75</v>
       </c>
       <c r="Y23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="Z23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="AA23" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P24" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S24" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="X24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="Y24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="Z24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AA24" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P25" s="1" t="s">
         <v>81</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S25" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="X25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="Y25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="Z25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="AA25" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="R26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S26" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Y26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="Z26" s="1" t="s">
         <v>86</v>
       </c>
       <c r="AA26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S27" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="X27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="Y27" s="1" t="s">
         <v>88</v>
       </c>
       <c r="Z27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="AA27" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="N28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="O28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P28" s="1" t="s">
         <v>89</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="Z28" s="1" t="s">
         <v>77</v>
       </c>
       <c r="AA28" s="1" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:CM28" xr:uid="{1CA5E8D2-F067-4A0A-83C8-01E6FE94B44D}"/>
   <phoneticPr fontId="19"/>
   <conditionalFormatting sqref="V4:W4">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$T4="Rebro2020"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>