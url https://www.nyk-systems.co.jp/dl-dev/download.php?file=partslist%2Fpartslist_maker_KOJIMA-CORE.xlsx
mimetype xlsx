--- v0 (2025-10-21)
+++ v1 (2026-10-25)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\261005_最新(メーカー別部材一覧化)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15FD8D1B-BDA1-4D38-B2D7-635B661AF95B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CFEB17B-00BC-49CC-8ADD-4F1546CE862F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9388DCDC-3698-404E-923B-B46F4FE0F8AC}"/>
+    <workbookView xWindow="-38510" yWindow="-10910" windowWidth="38620" windowHeight="21100" xr2:uid="{9388DCDC-3698-404E-923B-B46F4FE0F8AC}"/>
   </bookViews>
   <sheets>
     <sheet name="メーカー提供部材(小島製作所)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(小島製作所)'!$X$1:$X$193</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(小島製作所)'!$A$4:$BN$192</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="263">
   <si>
     <t>部材ID</t>
   </si>
   <si>
     <t>大分類</t>
   </si>
   <si>
     <t>中分類</t>
   </si>
   <si>
     <t>小分類</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>型番</t>
   </si>
@@ -828,67 +828,68 @@
     <t>メーカー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>英語</t>
     <rPh sb="0" eb="2">
       <t>エイゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>部材追加を行ったレブロのバージョン</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>廃止履歴</t>
-[...1 lines deleted...]
-  <si>
     <t>125×100</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>2025年9月11日</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>分割ダウンロード</t>
     <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2178,2851 +2179,2854 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81F17414-6AA7-427B-A232-8C0F61613E3E}">
   <dimension ref="A1:BN192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="10" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="10" width="3.09765625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="23" max="16384" width="9" style="1"/>
+    <col min="1" max="10" width="3.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="20.625" style="1" customWidth="1"/>
+    <col min="12" max="16" width="15.625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="11.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="30.625" style="1" customWidth="1"/>
+    <col min="20" max="21" width="48.625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="32.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="15.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" s="3" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:66" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
     </row>
-    <row r="2" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
     </row>
-    <row r="3" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
     </row>
-    <row r="4" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:66" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A4" s="6" t="s">
         <v>253</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="8"/>
       <c r="K4" s="9" t="s">
         <v>254</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>255</v>
       </c>
       <c r="R4" s="9" t="s">
         <v>256</v>
       </c>
       <c r="S4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="10" t="s">
         <v>257</v>
       </c>
       <c r="U4" s="10" t="s">
         <v>258</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>259</v>
       </c>
       <c r="W4" s="11" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
       <c r="AK4" s="13"/>
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AN4" s="13"/>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="13"/>
       <c r="AT4" s="13"/>
       <c r="AU4" s="13"/>
       <c r="AV4" s="13"/>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
       <c r="AZ4" s="13"/>
       <c r="BA4" s="13"/>
       <c r="BB4" s="13"/>
       <c r="BC4" s="13"/>
       <c r="BD4" s="13"/>
       <c r="BE4" s="13"/>
       <c r="BF4" s="13"/>
       <c r="BG4" s="13"/>
       <c r="BH4" s="13"/>
       <c r="BI4" s="13"/>
       <c r="BJ4" s="13"/>
       <c r="BK4" s="13"/>
       <c r="BL4" s="13"/>
       <c r="BM4" s="13"/>
       <c r="BN4" s="13"/>
     </row>
-    <row r="5" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:66" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:66" x14ac:dyDescent="0.4">
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:66" x14ac:dyDescent="0.4">
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:66" x14ac:dyDescent="0.4">
       <c r="D8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:66" x14ac:dyDescent="0.4">
       <c r="X9" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:66" x14ac:dyDescent="0.4">
       <c r="K10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="11" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:66" x14ac:dyDescent="0.4">
       <c r="K11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S11" s="1" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="12" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:66" x14ac:dyDescent="0.4">
       <c r="K12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S12" s="1" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="13" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:66" x14ac:dyDescent="0.4">
       <c r="D13" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:66" x14ac:dyDescent="0.4">
       <c r="X14" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:66" x14ac:dyDescent="0.4">
       <c r="K15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S15" s="1" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="16" spans="1:66" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:66" x14ac:dyDescent="0.4">
       <c r="D16" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="17" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X17" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="18" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="19" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="19" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S19" s="1" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="20" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="20" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="21" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X21" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="22" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S22" s="1" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="23" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="23" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C23" s="1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="24" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="24" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="25" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X25" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="26" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="P26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S26" s="1" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="27" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="27" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D27" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="28" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="28" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X28" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="29" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="R29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S29" s="1" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="30" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="30" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C30" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="31" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="31" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="32" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X32" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="33" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="P33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="R33" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S33" s="1" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="34" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="34" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S34" s="1" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="35" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="35" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="36" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="36" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X36" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="37" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="37" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="P37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="R37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S37" s="1" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="38" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="38" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D38" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="39" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="39" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X39" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="40" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="40" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N40" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O40" s="1" t="s">
         <v>43</v>
       </c>
       <c r="P40" s="1" t="s">
         <v>42</v>
       </c>
       <c r="R40" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S40" s="1" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="41" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="41" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C41" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="42" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="42" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="43" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X43" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="44" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="44" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="N44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O44" s="1" t="s">
         <v>46</v>
       </c>
       <c r="P44" s="1" t="s">
         <v>45</v>
       </c>
       <c r="R44" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S44" s="1" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="45" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="45" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C45" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="46" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="46" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="47" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X47" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="48" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="48" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O48" s="1" t="s">
         <v>50</v>
       </c>
       <c r="P48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="R48" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S48" s="1" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="49" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="49" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K49" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O49" s="1" t="s">
         <v>50</v>
       </c>
       <c r="P49" s="1" t="s">
         <v>51</v>
       </c>
       <c r="R49" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S49" s="1" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="50" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="50" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="P50" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R50" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S50" s="1" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="51" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="51" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D51" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="52" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="52" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X52" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="53" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="53" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K53" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M53" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O53" s="1" t="s">
         <v>55</v>
       </c>
       <c r="P53" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R53" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S53" s="1" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="54" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="54" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M54" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O54" s="1" t="s">
         <v>55</v>
       </c>
       <c r="P54" s="1" t="s">
         <v>56</v>
       </c>
       <c r="R54" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S54" s="1" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="55" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="55" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D55" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="56" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="56" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X56" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="57" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="57" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M57" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="P57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="R57" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S57" s="1" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="58" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="58" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B58" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="59" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="59" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C59" s="1" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="60" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="60" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="61" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="61" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X61" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="62" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="62" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K62" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O62" s="1" t="s">
         <v>63</v>
       </c>
       <c r="P62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="R62" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S62" s="1" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="63" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="63" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K63" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M63" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O63" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P63" s="1" t="s">
         <v>64</v>
       </c>
       <c r="R63" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S63" s="1" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="64" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="64" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K64" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M64" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O64" s="1" t="s">
         <v>67</v>
       </c>
       <c r="P64" s="1" t="s">
         <v>66</v>
       </c>
       <c r="R64" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S64" s="1" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="65" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="65" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M65" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>69</v>
       </c>
       <c r="P65" s="1" t="s">
         <v>68</v>
       </c>
       <c r="R65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="66" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="66" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M66" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="P66" s="1" t="s">
         <v>70</v>
       </c>
       <c r="R66" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S66" s="1" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="67" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="67" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K67" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M67" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O67" s="1" t="s">
         <v>73</v>
       </c>
       <c r="P67" s="1" t="s">
         <v>72</v>
       </c>
       <c r="R67" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S67" s="1" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="68" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="68" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M68" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="P68" s="1" t="s">
         <v>74</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S68" s="1" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="69" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="69" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O69" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="R69" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S69" s="1" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="70" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="70" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M70" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>79</v>
       </c>
       <c r="P70" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R70" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S70" s="1" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="71" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="71" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K71" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M71" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O71" s="1" t="s">
         <v>81</v>
       </c>
       <c r="P71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="R71" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S71" s="1" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="72" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="72" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M72" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O72" s="1" t="s">
         <v>83</v>
       </c>
       <c r="P72" s="1" t="s">
         <v>82</v>
       </c>
       <c r="R72" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S72" s="1" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="73" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="73" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K73" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M73" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O73" s="1" t="s">
         <v>85</v>
       </c>
       <c r="P73" s="1" t="s">
         <v>84</v>
       </c>
       <c r="R73" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S73" s="1" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="74" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="74" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C74" s="1" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="75" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="75" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D75" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="76" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="76" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X76" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="77" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="77" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K77" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L77" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M77" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O77" s="1" t="s">
         <v>88</v>
       </c>
       <c r="P77" s="1" t="s">
         <v>87</v>
       </c>
       <c r="R77" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S77" s="1" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="78" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="78" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K78" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M78" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O78" s="1" t="s">
         <v>90</v>
       </c>
       <c r="P78" s="1" t="s">
         <v>89</v>
       </c>
       <c r="R78" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S78" s="1" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="79" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="79" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K79" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L79" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M79" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O79" s="1" t="s">
         <v>92</v>
       </c>
       <c r="P79" s="1" t="s">
         <v>91</v>
       </c>
       <c r="R79" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S79" s="1" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="80" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="80" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K80" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M80" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O80" s="1" t="s">
         <v>94</v>
       </c>
       <c r="P80" s="1" t="s">
         <v>93</v>
       </c>
       <c r="R80" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S80" s="1" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="81" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="81" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K81" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M81" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O81" s="1" t="s">
         <v>96</v>
       </c>
       <c r="P81" s="1" t="s">
         <v>95</v>
       </c>
       <c r="R81" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S81" s="1" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="82" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="82" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M82" s="1" t="s">
         <v>62</v>
       </c>
       <c r="N82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O82" s="1" t="s">
         <v>98</v>
       </c>
       <c r="P82" s="1" t="s">
         <v>97</v>
       </c>
       <c r="R82" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S82" s="1" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="83" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="83" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B83" s="1" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="84" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="84" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C84" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="85" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="85" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X85" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="86" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="86" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K86" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M86" s="1" t="s">
         <v>99</v>
       </c>
       <c r="N86" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O86" s="1" t="s">
         <v>101</v>
       </c>
       <c r="P86" s="1">
         <v>80</v>
       </c>
       <c r="R86" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S86" s="1" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="87" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="87" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K87" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L87" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M87" s="1" t="s">
         <v>99</v>
       </c>
       <c r="N87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O87" s="1" t="s">
         <v>101</v>
       </c>
       <c r="P87" s="1">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S87" s="1" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="88" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="88" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M88" s="1" t="s">
         <v>99</v>
       </c>
       <c r="N88" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O88" s="1" t="s">
         <v>101</v>
       </c>
       <c r="P88" s="1">
         <v>125</v>
       </c>
       <c r="R88" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S88" s="1" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="89" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="89" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B89" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="90" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="90" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C90" s="1" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="91" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="91" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="92" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="92" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X92" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="93" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="93" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K93" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M93" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N93" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O93" s="1" t="s">
         <v>106</v>
       </c>
       <c r="P93" s="1" t="s">
         <v>105</v>
       </c>
       <c r="R93" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S93" s="1" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="94" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="94" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K94" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M94" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N94" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O94" s="1" t="s">
         <v>106</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="R94" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S94" s="1" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="95" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="95" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D95" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="96" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="96" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X96" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="97" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="97" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K97" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M97" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N97" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O97" s="1" t="s">
         <v>108</v>
       </c>
       <c r="P97" s="1" t="s">
         <v>107</v>
       </c>
       <c r="R97" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S97" s="1" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="98" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="98" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K98" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L98" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M98" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N98" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O98" s="1" t="s">
         <v>108</v>
       </c>
       <c r="P98" s="1" t="s">
         <v>109</v>
       </c>
       <c r="R98" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S98" s="1" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="99" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="99" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D99" s="1" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="100" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="100" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X100" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="101" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="101" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K101" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M101" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N101" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O101" s="1" t="s">
         <v>112</v>
       </c>
       <c r="P101" s="1" t="s">
         <v>111</v>
       </c>
       <c r="R101" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S101" s="1" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="102" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="102" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D102" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="103" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="103" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X103" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="104" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="104" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M104" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N104" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O104" s="1" t="s">
         <v>114</v>
       </c>
       <c r="P104" s="1" t="s">
         <v>113</v>
       </c>
       <c r="R104" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S104" s="1" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="105" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="105" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K105" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M105" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N105" s="1" t="s">
         <v>102</v>
       </c>
       <c r="O105" s="1" t="s">
         <v>114</v>
       </c>
       <c r="P105" s="1" t="s">
         <v>115</v>
       </c>
       <c r="R105" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S105" s="1" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="106" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="106" spans="3:24" x14ac:dyDescent="0.4">
       <c r="C106" s="1" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="107" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="107" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="108" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="108" spans="3:24" x14ac:dyDescent="0.4">
       <c r="X108" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="109" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="109" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K109" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M109" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N109" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O109" s="1" t="s">
         <v>106</v>
       </c>
       <c r="P109" s="1" t="s">
         <v>12</v>
       </c>
       <c r="R109" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S109" s="1" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="110" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="110" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K110" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M110" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O110" s="1" t="s">
         <v>106</v>
       </c>
       <c r="P110" s="1" t="s">
         <v>19</v>
       </c>
       <c r="R110" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S110" s="1" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="111" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="111" spans="3:24" x14ac:dyDescent="0.4">
       <c r="K111" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M111" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O111" s="1" t="s">
         <v>106</v>
       </c>
       <c r="P111" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R111" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S111" s="1" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="112" spans="3:24" x14ac:dyDescent="0.45">
+    <row r="112" spans="3:24" x14ac:dyDescent="0.4">
       <c r="D112" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="113" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="113" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X113" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="114" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="114" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K114" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M114" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O114" s="1" t="s">
         <v>118</v>
       </c>
       <c r="P114" s="1" t="s">
         <v>117</v>
       </c>
       <c r="R114" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S114" s="1" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="115" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="115" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D115" s="1" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="116" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="116" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X116" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="117" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="117" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K117" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M117" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N117" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O117" s="1" t="s">
         <v>118</v>
       </c>
       <c r="P117" s="1" t="s">
         <v>119</v>
       </c>
       <c r="R117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S117" s="1" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="118" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="118" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D118" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="119" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="119" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X119" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="120" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="120" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K120" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M120" s="1" t="s">
         <v>49</v>
       </c>
       <c r="N120" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O120" s="1" t="s">
         <v>114</v>
       </c>
       <c r="P120" s="1" t="s">
         <v>120</v>
       </c>
       <c r="R120" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S120" s="1" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="121" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="121" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B121" s="1" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="122" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="122" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C122" s="1" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="123" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="123" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="124" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="124" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X124" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="125" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="125" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M125" s="1" t="s">
         <v>123</v>
       </c>
       <c r="N125" s="1" t="s">
         <v>37</v>
       </c>
       <c r="O125" s="1" t="s">
         <v>124</v>
       </c>
       <c r="P125" s="1" t="s">
         <v>36</v>
       </c>
       <c r="R125" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S125" s="1" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="126" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="126" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K126" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M126" s="1" t="s">
         <v>123</v>
       </c>
       <c r="N126" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O126" s="1" t="s">
         <v>124</v>
       </c>
       <c r="P126" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R126" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S126" s="1" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="127" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="127" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D127" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="128" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="128" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X128" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="129" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="129" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K129" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M129" s="1" t="s">
         <v>123</v>
       </c>
       <c r="N129" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O129" s="1" t="s">
         <v>126</v>
       </c>
       <c r="P129" s="1" t="s">
         <v>125</v>
       </c>
       <c r="R129" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S129" s="1" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="130" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="130" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K130" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M130" s="1" t="s">
         <v>123</v>
       </c>
       <c r="N130" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O130" s="1" t="s">
         <v>126</v>
       </c>
       <c r="P130" s="1" t="s">
         <v>127</v>
       </c>
       <c r="R130" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S130" s="1" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="131" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="131" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D131" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="132" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="132" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X132" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="133" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="133" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K133" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M133" s="1" t="s">
         <v>123</v>
       </c>
       <c r="N133" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O133" s="1" t="s">
         <v>128</v>
       </c>
       <c r="P133" s="1" t="s">
         <v>119</v>
       </c>
       <c r="R133" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S133" s="1" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="134" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="134" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B134" s="1" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="135" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="135" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C135" s="1" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="136" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="136" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="137" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="137" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X137" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="138" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="138" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K138" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M138" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N138" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O138" s="1" t="s">
         <v>132</v>
       </c>
       <c r="P138" s="1" t="s">
         <v>12</v>
       </c>
       <c r="R138" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S138" s="1" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="139" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="139" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K139" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M139" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N139" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O139" s="1" t="s">
         <v>132</v>
       </c>
       <c r="P139" s="1" t="s">
         <v>19</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S139" s="1" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="140" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="140" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K140" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M140" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N140" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O140" s="1" t="s">
         <v>132</v>
       </c>
       <c r="P140" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R140" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S140" s="1" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="141" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="141" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D141" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="142" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="142" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X142" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="143" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="143" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K143" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M143" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N143" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O143" s="1" t="s">
         <v>134</v>
       </c>
       <c r="P143" s="1" t="s">
         <v>133</v>
       </c>
       <c r="R143" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S143" s="1" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="144" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="144" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D144" s="1" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="145" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="145" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X145" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="146" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="146" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K146" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M146" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O146" s="1" t="s">
         <v>136</v>
       </c>
       <c r="P146" s="1" t="s">
         <v>135</v>
       </c>
       <c r="R146" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S146" s="1" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="147" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="147" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D147" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="148" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="148" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X148" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="149" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="149" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M149" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N149" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O149" s="1" t="s">
         <v>137</v>
       </c>
       <c r="P149" s="1" t="s">
         <v>120</v>
       </c>
       <c r="R149" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S149" s="1" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="150" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="150" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B150" s="1" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="151" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="151" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C151" s="1" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="152" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="152" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X152" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="153" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="153" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M153" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N153" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O153" s="1" t="s">
         <v>141</v>
       </c>
       <c r="P153" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R153" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S153" s="1" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="154" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="154" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C154" s="1" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="155" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="155" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D155" s="1" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="156" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="156" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X156" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="157" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="157" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K157" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M157" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N157" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O157" s="1" t="s">
         <v>144</v>
       </c>
       <c r="P157" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R157" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S157" s="1" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="158" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="158" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C158" s="1" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="159" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="159" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X159" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="160" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="160" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K160" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M160" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N160" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O160" s="1" t="s">
         <v>147</v>
       </c>
       <c r="P160" s="1" t="s">
         <v>146</v>
       </c>
       <c r="R160" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S160" s="1" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="161" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="161" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K161" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M161" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N161" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O161" s="1" t="s">
         <v>147</v>
       </c>
       <c r="P161" s="1" t="s">
         <v>148</v>
       </c>
       <c r="R161" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S161" s="1" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="162" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="162" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K162" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L162" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M162" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N162" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O162" s="1" t="s">
         <v>147</v>
       </c>
       <c r="P162" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R162" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S162" s="1" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="163" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="163" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C163" s="1" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="164" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="164" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X164" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="165" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="165" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K165" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M165" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N165" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O165" s="1" t="s">
         <v>150</v>
       </c>
       <c r="P165" s="1" t="s">
         <v>146</v>
       </c>
       <c r="R165" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S165" s="1" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="166" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="166" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K166" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L166" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M166" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N166" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O166" s="1" t="s">
         <v>150</v>
       </c>
       <c r="P166" s="1" t="s">
         <v>148</v>
       </c>
       <c r="R166" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S166" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="167" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="167" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K167" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L167" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M167" s="1" t="s">
         <v>138</v>
       </c>
       <c r="N167" s="1" t="s">
         <v>138</v>
       </c>
       <c r="O167" s="1" t="s">
         <v>150</v>
       </c>
       <c r="P167" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R167" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S167" s="1" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="168" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="168" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B168" s="1" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="169" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="169" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C169" s="1" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="170" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="170" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X170" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="171" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="171" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K171" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L171" s="1" t="s">
         <v>151</v>
       </c>
       <c r="M171" s="1" t="s">
         <v>153</v>
       </c>
       <c r="N171" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O171" s="1" t="s">
         <v>154</v>
       </c>
       <c r="P171" s="1" t="s">
         <v>20</v>
       </c>
       <c r="R171" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S171" s="1" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="172" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="172" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K172" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L172" s="1" t="s">
         <v>151</v>
       </c>
       <c r="M172" s="1" t="s">
         <v>153</v>
       </c>
       <c r="N172" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O172" s="1" t="s">
         <v>154</v>
       </c>
       <c r="P172" s="1" t="s">
         <v>39</v>
       </c>
       <c r="R172" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S172" s="1" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="173" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="173" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K173" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>151</v>
       </c>
       <c r="M173" s="1" t="s">
         <v>153</v>
       </c>
       <c r="N173" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O173" s="1" t="s">
         <v>154</v>
       </c>
       <c r="P173" s="1" t="s">
         <v>36</v>
       </c>
       <c r="R173" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S173" s="1" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="174" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="174" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K174" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L174" s="1" t="s">
         <v>151</v>
       </c>
       <c r="M174" s="1" t="s">
         <v>153</v>
       </c>
       <c r="N174" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O174" s="1" t="s">
         <v>154</v>
       </c>
       <c r="P174" s="1" t="s">
         <v>155</v>
       </c>
       <c r="R174" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S174" s="1" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="175" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="175" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B175" s="1" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="176" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="176" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C176" s="1" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="177" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="177" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D177" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="178" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="178" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X178" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="179" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="179" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K179" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L179" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M179" s="1" t="s">
         <v>156</v>
       </c>
       <c r="N179" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O179" s="1" t="s">
         <v>159</v>
       </c>
       <c r="P179" s="1" t="s">
         <v>158</v>
       </c>
       <c r="R179" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S179" s="1" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="180" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="180" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K180" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M180" s="1" t="s">
         <v>156</v>
       </c>
       <c r="N180" s="1" t="s">
         <v>16</v>
       </c>
       <c r="O180" s="1" t="s">
         <v>159</v>
       </c>
       <c r="P180" s="1" t="s">
         <v>160</v>
       </c>
       <c r="R180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S180" s="1" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="181" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="181" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B181" s="1" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="182" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="182" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C182" s="1" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="183" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="183" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X183" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="184" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="184" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K184" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L184" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M184" s="1" t="s">
         <v>161</v>
       </c>
       <c r="N184" s="1" t="s">
         <v>161</v>
       </c>
       <c r="O184" s="1" t="s">
         <v>163</v>
       </c>
       <c r="P184" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R184" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S184" s="1" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="185" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="185" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C185" s="1" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="186" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="186" spans="2:24" x14ac:dyDescent="0.4">
       <c r="D186" s="1" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="187" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="187" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X187" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="188" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="188" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K188" s="1" t="s">
         <v>13</v>
       </c>
       <c r="L188" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M188" s="1" t="s">
         <v>161</v>
       </c>
       <c r="N188" s="1" t="s">
         <v>161</v>
       </c>
       <c r="O188" s="1" t="s">
         <v>165</v>
       </c>
       <c r="P188" s="1" t="s">
         <v>140</v>
       </c>
       <c r="R188" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S188" s="1" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="189" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="189" spans="2:24" x14ac:dyDescent="0.4">
       <c r="B189" s="1" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="190" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="190" spans="2:24" x14ac:dyDescent="0.4">
       <c r="C190" s="1" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="191" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="191" spans="2:24" x14ac:dyDescent="0.4">
       <c r="X191" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="192" spans="2:24" x14ac:dyDescent="0.45">
+    <row r="192" spans="2:24" x14ac:dyDescent="0.4">
       <c r="K192" s="1" t="s">
         <v>169</v>
       </c>
       <c r="L192" s="1" t="s">
         <v>166</v>
       </c>
       <c r="M192" s="1" t="s">
         <v>167</v>
       </c>
       <c r="N192" s="1" t="s">
         <v>167</v>
       </c>
       <c r="O192" s="1" t="s">
         <v>166</v>
       </c>
       <c r="P192" s="1" t="s">
         <v>168</v>
       </c>
       <c r="R192" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S192" s="1" t="s">
         <v>251</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A4:BN192" xr:uid="{81F17414-6AA7-427B-A232-8C0F61613E3E}"/>
   <phoneticPr fontId="19"/>
   <conditionalFormatting sqref="U1:XFD4">
     <cfRule type="containsText" dxfId="29" priority="18" operator="containsText" text="運転">
       <formula>NOT(ISERROR(SEARCH("運転",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="28" priority="19" operator="containsText" text="力">
       <formula>NOT(ISERROR(SEARCH("力",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="27" priority="20" operator="containsText" text="相">
       <formula>NOT(ISERROR(SEARCH("相",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="26" priority="21" operator="containsText" text="空気">
       <formula>NOT(ISERROR(SEARCH("空気",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="25" priority="22" operator="containsText" text="外気">
       <formula>NOT(ISERROR(SEARCH("外気",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="24" priority="23" operator="containsText" text="冷房">
       <formula>NOT(ISERROR(SEARCH("冷房",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="23" priority="24" operator="containsText" text="暖房能力">
       <formula>NOT(ISERROR(SEARCH("暖房能力",U1)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="22" priority="25" operator="containsText" text="消費電力">
       <formula>NOT(ISERROR(SEARCH("消費電力",U1)))</formula>