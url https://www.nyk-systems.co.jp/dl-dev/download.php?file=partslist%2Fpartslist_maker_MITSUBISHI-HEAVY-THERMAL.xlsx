--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Box\000_全体\010_ユーザー対応\mitu［みつ］\［み］三菱重工サーマルシステムズ\241007_ヒートポンプ_6点_2025年〇月〇日リリース\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\261005_最新(メーカー別部材一覧化)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{706D867F-5186-4305-9475-DB489977E3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE16B942-018C-4BA6-9146-A2681AF7E78A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{66957879-AE9F-4013-B4E2-EC0C0F07C5EE}"/>
+    <workbookView xWindow="-38510" yWindow="-10910" windowWidth="38620" windowHeight="21100" xr2:uid="{66957879-AE9F-4013-B4E2-EC0C0F07C5EE}"/>
   </bookViews>
   <sheets>
     <sheet name="メーカー提供部材(三菱重工サーマルシステムズ)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(三菱重工サーマルシステムズ)'!$A$4:$BP$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="64">
   <si>
     <t>部材ID</t>
   </si>
   <si>
     <t>大分類</t>
   </si>
   <si>
     <t>中分類</t>
   </si>
   <si>
     <t>小分類</t>
   </si>
@@ -202,81 +202,82 @@
     <t>メーカー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>英語</t>
     <rPh sb="0" eb="2">
       <t>エイゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>部材追加を行ったレブロのバージョン</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>廃止履歴</t>
-[...1 lines deleted...]
-  <si>
     <t>レブロ　部材一覧　（ メーカー提供部材【三菱重工サーマルシステムズ】 )</t>
     <rPh sb="22" eb="24">
       <t>ジュウコウ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>2025年1月●●日</t>
-[...2 lines deleted...]
-  <si>
     <t>MITSUBISHI-HEAVY-THERMAL_EQA401\Folder\Item</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>MITSUBISHI-HEAVY-THERMAL_EQA401S\Folder\Item</t>
   </si>
   <si>
     <t>MITSUBISHI-HEAVY-THERMAL_ESA301-25\Folder\Item</t>
   </si>
   <si>
     <t>MITSUBISHI-HEAVY-THERMAL_ESA301-25S\Folder\Item</t>
   </si>
   <si>
     <t>MITSUBISHI-HEAVY-THERMAL_ESA301-5\Folder\Item</t>
   </si>
   <si>
     <t>MITSUBISHI-HEAVY-THERMAL_ESA301-5S\Folder\Item</t>
+  </si>
+  <si>
+    <t>2025年1月28日</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>分割ダウンロード</t>
+    <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1034,261 +1035,51 @@
     <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="タイトル" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 5 3 3" xfId="42" xr:uid="{A56E6087-DD5B-46FD-B0F9-F2B942B54B41}"/>
     <cellStyle name="標準 7 3" xfId="43" xr:uid="{81D00038-D45A-4E66-A507-CF91D21CDBA9}"/>
     <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="60">
-[...209 lines deleted...]
-    </dxf>
+  <dxfs count="30">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
@@ -1775,208 +1566,209 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD8004D4-791D-42F6-919D-12A37AD00A89}">
   <dimension ref="A1:BP16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="10" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="K5" sqref="K5"/>
+      <selection pane="bottomRight" activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="10" width="3.19921875" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="24" max="16384" width="8.796875" style="1"/>
+    <col min="1" max="10" width="3.25" style="1" customWidth="1"/>
+    <col min="11" max="12" width="15.75" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.75" style="1" customWidth="1"/>
+    <col min="14" max="16" width="15.75" style="1" customWidth="1"/>
+    <col min="17" max="17" width="13.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="20.75" style="1" customWidth="1"/>
+    <col min="19" max="19" width="30.75" style="1" customWidth="1"/>
+    <col min="20" max="21" width="48.75" style="1" customWidth="1"/>
+    <col min="22" max="22" width="34.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="17.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" s="3" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:68" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
     </row>
-    <row r="2" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
     </row>
-    <row r="3" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
     </row>
-    <row r="4" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A4" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="8"/>
       <c r="K4" s="9" t="s">
         <v>49</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R4" s="9" t="s">
         <v>51</v>
       </c>
       <c r="S4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="10" t="s">
         <v>52</v>
       </c>
       <c r="U4" s="10" t="s">
         <v>53</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>54</v>
       </c>
       <c r="W4" s="11" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
       <c r="AK4" s="13"/>
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AN4" s="13"/>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="13"/>
       <c r="AT4" s="13"/>
       <c r="AU4" s="13"/>
       <c r="AV4" s="13"/>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
       <c r="AZ4" s="13"/>
       <c r="BA4" s="13"/>
       <c r="BB4" s="13"/>
       <c r="BC4" s="13"/>
       <c r="BD4" s="13"/>
       <c r="BE4" s="13"/>
       <c r="BF4" s="13"/>
       <c r="BG4" s="13"/>
       <c r="BH4" s="13"/>
       <c r="BI4" s="13"/>
       <c r="BJ4" s="13"/>
       <c r="BK4" s="13"/>
       <c r="BL4" s="13"/>
       <c r="BM4" s="13"/>
       <c r="BN4" s="13"/>
       <c r="BO4" s="13"/>
       <c r="BP4" s="13"/>
     </row>
-    <row r="5" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:68" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:68" x14ac:dyDescent="0.4">
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:68" x14ac:dyDescent="0.4">
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:68" x14ac:dyDescent="0.4">
       <c r="X8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="Y8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="Z8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AA8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AB8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AC8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AD8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="AF8" s="14" t="s">
@@ -1985,74 +1777,74 @@
       <c r="AG8" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AH8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="AI8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="AJ8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AK8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AL8" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AM8" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AN8" s="14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X9" s="1">
         <v>400</v>
       </c>
       <c r="Y9" s="1">
         <v>6.88</v>
       </c>
       <c r="Z9" s="1">
         <v>772</v>
       </c>
       <c r="AA9" s="1">
         <v>10.8</v>
       </c>
       <c r="AB9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AC9" s="1">
         <v>8.24</v>
       </c>
       <c r="AD9" s="1">
         <v>405</v>
       </c>
       <c r="AE9" s="1">
         <v>59</v>
       </c>
@@ -2062,74 +1854,74 @@
       <c r="AG9" s="1">
         <v>720</v>
       </c>
       <c r="AH9" s="1">
         <v>1350</v>
       </c>
       <c r="AI9" s="1">
         <v>37.200000000000003</v>
       </c>
       <c r="AJ9" s="1">
         <v>12.1</v>
       </c>
       <c r="AK9" s="1">
         <v>40</v>
       </c>
       <c r="AL9" s="1">
         <v>200</v>
       </c>
       <c r="AM9" s="1">
         <v>2048</v>
       </c>
       <c r="AN9" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="X10" s="1">
         <v>400</v>
       </c>
       <c r="Y10" s="1">
         <v>6.88</v>
       </c>
       <c r="Z10" s="1">
         <v>772</v>
       </c>
       <c r="AA10" s="1">
         <v>10.8</v>
       </c>
       <c r="AB10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AC10" s="1">
         <v>8.24</v>
       </c>
       <c r="AD10" s="1">
         <v>405</v>
       </c>
       <c r="AE10" s="1">
         <v>59</v>
       </c>
@@ -2139,56 +1931,56 @@
       <c r="AG10" s="1">
         <v>720</v>
       </c>
       <c r="AH10" s="1">
         <v>1350</v>
       </c>
       <c r="AI10" s="1">
         <v>37.200000000000003</v>
       </c>
       <c r="AJ10" s="1">
         <v>12.1</v>
       </c>
       <c r="AK10" s="1">
         <v>40</v>
       </c>
       <c r="AL10" s="1">
         <v>200</v>
       </c>
       <c r="AM10" s="1">
         <v>2048</v>
       </c>
       <c r="AN10" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:68" x14ac:dyDescent="0.4">
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:68" x14ac:dyDescent="0.4">
       <c r="X12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="Y12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="Z12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AA12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AB12" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AC12" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AD12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="AE12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="AF12" s="14" t="s">
@@ -2197,74 +1989,74 @@
       <c r="AG12" s="14" t="s">
         <v>20</v>
       </c>
       <c r="AH12" s="14" t="s">
         <v>38</v>
       </c>
       <c r="AI12" s="14" t="s">
         <v>39</v>
       </c>
       <c r="AJ12" s="14" t="s">
         <v>40</v>
       </c>
       <c r="AK12" s="14" t="s">
         <v>41</v>
       </c>
       <c r="AL12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AM12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AN12" s="14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S13" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="X13" s="1">
         <v>1690</v>
       </c>
       <c r="Y13" s="1">
         <v>772</v>
       </c>
       <c r="Z13" s="1">
         <v>8.5</v>
       </c>
       <c r="AA13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AB13" s="1">
         <v>6.4</v>
       </c>
       <c r="AC13" s="1">
         <v>375</v>
       </c>
       <c r="AD13" s="1">
         <v>365</v>
       </c>
       <c r="AE13" s="1">
         <v>58</v>
       </c>
@@ -2274,74 +2066,74 @@
       <c r="AG13" s="1">
         <v>1350</v>
       </c>
       <c r="AH13" s="1">
         <v>42</v>
       </c>
       <c r="AI13" s="1">
         <v>6.98</v>
       </c>
       <c r="AJ13" s="1">
         <v>8.9700000000000006</v>
       </c>
       <c r="AK13" s="1">
         <v>30</v>
       </c>
       <c r="AL13" s="1">
         <v>200</v>
       </c>
       <c r="AM13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AN13" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S14" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X14" s="1">
         <v>1690</v>
       </c>
       <c r="Y14" s="1">
         <v>772</v>
       </c>
       <c r="Z14" s="1">
         <v>8.5</v>
       </c>
       <c r="AA14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AB14" s="1">
         <v>6.4</v>
       </c>
       <c r="AC14" s="1">
         <v>375</v>
       </c>
       <c r="AD14" s="1">
         <v>365</v>
       </c>
       <c r="AE14" s="1">
         <v>58</v>
       </c>
@@ -2351,74 +2143,74 @@
       <c r="AG14" s="1">
         <v>1350</v>
       </c>
       <c r="AH14" s="1">
         <v>42</v>
       </c>
       <c r="AI14" s="1">
         <v>6.98</v>
       </c>
       <c r="AJ14" s="1">
         <v>8.9700000000000006</v>
       </c>
       <c r="AK14" s="1">
         <v>30</v>
       </c>
       <c r="AL14" s="1">
         <v>200</v>
       </c>
       <c r="AM14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AN14" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="X15" s="1">
         <v>1690</v>
       </c>
       <c r="Y15" s="1">
         <v>772</v>
       </c>
       <c r="Z15" s="1">
         <v>8.5</v>
       </c>
       <c r="AA15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AB15" s="1">
         <v>6.4</v>
       </c>
       <c r="AC15" s="1">
         <v>375</v>
       </c>
       <c r="AD15" s="1">
         <v>365</v>
       </c>
       <c r="AE15" s="1">
         <v>58</v>
       </c>
@@ -2428,74 +2220,74 @@
       <c r="AG15" s="1">
         <v>1350</v>
       </c>
       <c r="AH15" s="1">
         <v>42</v>
       </c>
       <c r="AI15" s="1">
         <v>6.98</v>
       </c>
       <c r="AJ15" s="1">
         <v>8.9700000000000006</v>
       </c>
       <c r="AK15" s="1">
         <v>30</v>
       </c>
       <c r="AL15" s="1">
         <v>200</v>
       </c>
       <c r="AM15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AN15" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:68" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:68" x14ac:dyDescent="0.4">
       <c r="K16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="X16" s="1">
         <v>1690</v>
       </c>
       <c r="Y16" s="1">
         <v>772</v>
       </c>
       <c r="Z16" s="1">
         <v>8.5</v>
       </c>
       <c r="AA16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AB16" s="1">
         <v>6.4</v>
       </c>
       <c r="AC16" s="1">
         <v>375</v>
       </c>
       <c r="AD16" s="1">
         <v>365</v>
       </c>
       <c r="AE16" s="1">
         <v>58</v>
       </c>