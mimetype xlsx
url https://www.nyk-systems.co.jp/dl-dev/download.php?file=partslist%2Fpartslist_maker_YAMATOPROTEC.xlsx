--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nagay\Downloads\ダウンロード\261005_最新(メーカー別部材一覧化)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC0572DF-472C-4A98-9973-77D838190287}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF653ACE-5067-4E88-9E04-AB05CDCE3345}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-9360" windowWidth="33120" windowHeight="18120" xr2:uid="{A673F283-0D39-48E3-B26B-1531CFC04426}"/>
+    <workbookView xWindow="-38510" yWindow="-10910" windowWidth="38620" windowHeight="21100" xr2:uid="{A673F283-0D39-48E3-B26B-1531CFC04426}"/>
   </bookViews>
   <sheets>
     <sheet name="メーカー提供部材(ヤマトプロテック)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'メーカー提供部材(ヤマトプロテック)'!$A$4:$CM$77</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="959" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="456">
   <si>
     <t>部材ID</t>
   </si>
   <si>
     <t>大分類</t>
   </si>
   <si>
     <t>中分類</t>
   </si>
   <si>
     <t>小分類</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>型番</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>ヤマトプロテック</t>
   </si>
   <si>
@@ -1313,53 +1313,50 @@
   </si>
   <si>
     <t>メーカー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>英語</t>
     <rPh sb="0" eb="2">
       <t>エイゴ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>部材追加を行ったレブロのバージョン</t>
     <phoneticPr fontId="18"/>
-  </si>
-[...1 lines deleted...]
-    <t>廃止履歴</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YKQRⅡ72\Folder\Item</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>YAMATOPROTEC_YKQRⅡ98\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_SH600\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_SHD362001\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_SHS172002\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YSGU68\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YDVK-65\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YDVK-80\Folder\Item</t>
@@ -1427,50 +1424,64 @@
   <si>
     <t>YAMATOPROTEC_YCXU68-26\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_CFMTⅡ\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YVSE-650\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YVPT-S240-14(1.0G)\Folder\Item</t>
   </si>
   <si>
     <t>YAMATOPROTEC_YVPT-S240-14(2.0G)\Folder\Item</t>
   </si>
   <si>
     <t>2024年9月11日</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>分割ダウンロード</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>部材情報⇒</t>
+    <rPh sb="0" eb="2">
+      <t>ブザイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -2537,87 +2548,88 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{808AC543-300F-4A0D-A610-15D75F90805D}">
   <dimension ref="A1:CM81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="10" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="10" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="T20" sqref="T20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="10" width="3.125" customWidth="1"/>
     <col min="11" max="11" width="20.625" customWidth="1"/>
     <col min="12" max="12" width="15.625" customWidth="1"/>
     <col min="13" max="13" width="25.625" customWidth="1"/>
     <col min="14" max="14" width="15.625" customWidth="1"/>
     <col min="15" max="15" width="40.625" customWidth="1"/>
     <col min="16" max="16" width="15.625" customWidth="1"/>
     <col min="17" max="17" width="11.75" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18.625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="35.625" customWidth="1"/>
-    <col min="20" max="22" width="48.625" customWidth="1"/>
+    <col min="20" max="21" width="48.625" customWidth="1"/>
+    <col min="22" max="22" width="34.5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.5" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="31.25" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.625" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.5" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="11.625" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:91" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="2" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="A2" s="3" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="3" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
     </row>
     <row r="4" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>413</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="7"/>
       <c r="K4" s="8" t="s">
         <v>414</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="8" t="s">
@@ -2629,53 +2641,55 @@
       <c r="O4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q4" s="8" t="s">
         <v>415</v>
       </c>
       <c r="R4" s="8" t="s">
         <v>416</v>
       </c>
       <c r="S4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="9" t="s">
         <v>417</v>
       </c>
       <c r="U4" s="9" t="s">
         <v>418</v>
       </c>
       <c r="V4" s="10" t="s">
         <v>419</v>
       </c>
       <c r="W4" s="10" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="X4" s="11"/>
+        <v>454</v>
+      </c>
+      <c r="X4" s="11" t="s">
+        <v>455</v>
+      </c>
       <c r="Y4" s="11"/>
       <c r="Z4" s="11"/>
       <c r="AA4" s="11"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AD4" s="11"/>
       <c r="AE4" s="11"/>
       <c r="AF4" s="11"/>
       <c r="AG4" s="11"/>
       <c r="AH4" s="11"/>
       <c r="AI4" s="11"/>
       <c r="AJ4" s="11"/>
       <c r="AK4" s="11"/>
       <c r="AL4" s="11"/>
       <c r="AM4" s="11"/>
       <c r="AN4" s="11"/>
       <c r="AO4" s="11"/>
       <c r="AP4" s="11"/>
       <c r="AQ4" s="11"/>
       <c r="AR4" s="11"/>
       <c r="AS4" s="11"/>
       <c r="AT4" s="11"/>
       <c r="AU4" s="11"/>
       <c r="AV4" s="11"/>
       <c r="AW4" s="11"/>
@@ -2800,51 +2814,51 @@
       </c>
     </row>
     <row r="9" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC9" s="12">
         <v>41401</v>
       </c>
       <c r="AD9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AE9" s="2">
         <v>80</v>
       </c>
       <c r="AH9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AI9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AJ9" s="2" t="s">
         <v>40</v>
       </c>
@@ -2868,51 +2882,51 @@
       </c>
     </row>
     <row r="10" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC10" s="12">
         <v>41401</v>
       </c>
       <c r="AD10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="2">
         <v>80</v>
       </c>
       <c r="AH10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AI10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AJ10" s="2" t="s">
         <v>40</v>
       </c>
@@ -2936,51 +2950,51 @@
       </c>
     </row>
     <row r="11" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="AA11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC11" s="12">
         <v>36857</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="AE11" s="2">
         <v>320</v>
       </c>
@@ -3007,51 +3021,51 @@
       </c>
     </row>
     <row r="12" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="Y12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="Z12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="AA12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="AB12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC12" s="12">
         <v>36573</v>
       </c>
       <c r="AD12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="AE12" s="2">
         <v>320</v>
       </c>
@@ -3078,51 +3092,51 @@
       </c>
     </row>
     <row r="13" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="Z13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="AA13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC13" s="12">
         <v>40400</v>
       </c>
       <c r="AD13" s="2" t="s">
         <v>79</v>
       </c>
       <c r="AE13" s="2">
         <v>120</v>
       </c>
@@ -3149,51 +3163,51 @@
       </c>
     </row>
     <row r="14" spans="1:91" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>85</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S14" s="2" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>85</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AC14" s="12">
         <v>40387</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>90</v>
       </c>
       <c r="AE14" s="2">
         <v>80</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AI14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AJ14" s="2" t="s">
         <v>91</v>
       </c>
@@ -3269,51 +3283,51 @@
       </c>
     </row>
     <row r="17" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="2" t="s">
         <v>105</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S17" s="2" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>105</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>109</v>
       </c>
       <c r="Z17" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA17" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB17" s="2" t="s">
         <v>112</v>
       </c>
       <c r="AC17" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>114</v>
       </c>
       <c r="AE17" s="2" t="s">
         <v>115</v>
       </c>
@@ -3337,51 +3351,51 @@
       </c>
     </row>
     <row r="18" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="2" t="s">
         <v>120</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S18" s="2" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>121</v>
       </c>
       <c r="Z18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA18" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB18" s="2" t="s">
         <v>122</v>
       </c>
       <c r="AC18" s="2" t="s">
         <v>123</v>
       </c>
       <c r="AD18" s="2" t="s">
         <v>124</v>
       </c>
       <c r="AE18" s="2" t="s">
         <v>115</v>
       </c>
@@ -3405,51 +3419,51 @@
       </c>
     </row>
     <row r="19" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>129</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S19" s="2" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>130</v>
       </c>
       <c r="Z19" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA19" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB19" s="2" t="s">
         <v>131</v>
       </c>
       <c r="AC19" s="2" t="s">
         <v>132</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>133</v>
       </c>
       <c r="AE19" s="2" t="s">
         <v>115</v>
       </c>
@@ -3473,51 +3487,51 @@
       </c>
     </row>
     <row r="20" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P20" s="2" t="s">
         <v>137</v>
       </c>
       <c r="R20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S20" s="2" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>137</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>138</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>115</v>
       </c>
@@ -3541,51 +3555,51 @@
       </c>
     </row>
     <row r="21" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K21" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S21" s="2" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>146</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>147</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AC21" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>115</v>
       </c>
@@ -3609,51 +3623,51 @@
       </c>
     </row>
     <row r="22" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>106</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>108</v>
       </c>
       <c r="P22" s="2" t="s">
         <v>155</v>
       </c>
       <c r="R22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S22" s="2" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="X22" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y22" s="2" t="s">
         <v>156</v>
       </c>
       <c r="Z22" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA22" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB22" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AC22" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AD22" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AE22" s="2" t="s">
         <v>115</v>
       </c>
@@ -3738,51 +3752,51 @@
       </c>
     </row>
     <row r="25" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K25" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>170</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>171</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>172</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>173</v>
       </c>
       <c r="P25" s="2" t="s">
         <v>169</v>
       </c>
       <c r="R25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S25" s="2" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>174</v>
       </c>
       <c r="Y25" s="12">
         <v>43307</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AA25" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AC25" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AE25" s="2" t="s">
         <v>178</v>
       </c>
@@ -3815,51 +3829,51 @@
       </c>
     </row>
     <row r="26" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K26" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>170</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>171</v>
       </c>
       <c r="N26" s="2" t="s">
         <v>172</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>173</v>
       </c>
       <c r="P26" s="2" t="s">
         <v>186</v>
       </c>
       <c r="R26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S26" s="2" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>186</v>
       </c>
       <c r="Y26" s="12">
         <v>43307</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AA26" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AC26" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AE26" s="2" t="s">
         <v>178</v>
       </c>
@@ -3892,51 +3906,51 @@
       </c>
     </row>
     <row r="27" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>170</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>171</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>172</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>173</v>
       </c>
       <c r="P27" s="2" t="s">
         <v>193</v>
       </c>
       <c r="R27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S27" s="2" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Y27" s="12">
         <v>43307</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AA27" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>195</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>196</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>178</v>
       </c>
@@ -3969,51 +3983,51 @@
       </c>
     </row>
     <row r="28" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>170</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>171</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>172</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>200</v>
       </c>
       <c r="P28" s="2" t="s">
         <v>199</v>
       </c>
       <c r="R28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S28" s="2" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>199</v>
       </c>
       <c r="Y28" s="12">
         <v>42947</v>
       </c>
       <c r="Z28" s="2" t="s">
         <v>201</v>
       </c>
       <c r="AA28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AB28" s="2" t="s">
         <v>202</v>
       </c>
       <c r="AC28" s="2" t="s">
         <v>203</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AE28" s="2" t="s">
         <v>178</v>
       </c>
@@ -4089,51 +4103,51 @@
       </c>
     </row>
     <row r="31" spans="3:41" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K31" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>86</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>214</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>210</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>215</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>213</v>
       </c>
       <c r="R31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S31" s="2" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="X31" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y31" s="2" t="s">
         <v>217</v>
       </c>
       <c r="Z31" s="2" t="s">
         <v>218</v>
       </c>
       <c r="AA31" s="2" t="s">
         <v>219</v>
       </c>
       <c r="AB31" s="2" t="s">
         <v>220</v>
       </c>
       <c r="AC31" s="2" t="s">
         <v>221</v>
       </c>
       <c r="AD31" s="12">
         <v>40291</v>
       </c>
       <c r="AE31" s="2" t="s">
         <v>36</v>
       </c>
@@ -4176,95 +4190,95 @@
       </c>
     </row>
     <row r="34" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>227</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>228</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>225</v>
       </c>
       <c r="P34" s="2" t="s">
         <v>226</v>
       </c>
       <c r="R34" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S34" s="2" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="X34" s="2" t="s">
         <v>229</v>
       </c>
       <c r="Y34" s="2" t="s">
         <v>230</v>
       </c>
       <c r="Z34" s="12">
         <v>40610</v>
       </c>
       <c r="AA34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AB34" s="2" t="s">
         <v>231</v>
       </c>
       <c r="AC34" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="35" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>227</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>228</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>225</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>233</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S35" s="2" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>229</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>230</v>
       </c>
       <c r="AA35" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AB35" s="2" t="s">
         <v>231</v>
       </c>
       <c r="AC35" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="36" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="C36" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="37" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="X37" s="11" t="s">
         <v>165</v>
@@ -4289,51 +4303,51 @@
       </c>
     </row>
     <row r="38" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K38" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>227</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>236</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>234</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>235</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S38" s="2" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>237</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>230</v>
       </c>
       <c r="AA38" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>238</v>
       </c>
       <c r="AC38" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="39" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="40" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="C40" s="2" t="s">
         <v>241</v>
@@ -4390,51 +4404,51 @@
       </c>
     </row>
     <row r="42" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>254</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>255</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>256</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>257</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>253</v>
       </c>
       <c r="R42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S42" s="2" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>253</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>258</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>259</v>
       </c>
       <c r="AA42" s="2" t="s">
         <v>260</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>261</v>
       </c>
       <c r="AC42" s="2" t="s">
         <v>262</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>263</v>
       </c>
       <c r="AE42" s="2" t="s">
         <v>264</v>
       </c>
@@ -4513,51 +4527,51 @@
       </c>
     </row>
     <row r="45" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K45" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>240</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>271</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>272</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>270</v>
       </c>
       <c r="R45" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S45" s="2" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>270</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>273</v>
       </c>
       <c r="Z45" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AA45" s="2" t="s">
         <v>111</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>112</v>
       </c>
       <c r="AC45" s="2" t="s">
         <v>274</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>275</v>
       </c>
       <c r="AE45" s="2" t="s">
         <v>115</v>
       </c>
@@ -4618,51 +4632,51 @@
       </c>
     </row>
     <row r="48" spans="2:39" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K48" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>240</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>284</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>280</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>285</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>283</v>
       </c>
       <c r="R48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S48" s="2" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>286</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Z48" s="2" t="s">
         <v>288</v>
       </c>
       <c r="AA48" s="2" t="s">
         <v>268</v>
       </c>
       <c r="AB48" s="12">
         <v>37903</v>
       </c>
       <c r="AC48" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>289</v>
       </c>
       <c r="AE48" s="2" t="s">
         <v>290</v>
       </c>
@@ -4720,51 +4734,51 @@
       </c>
     </row>
     <row r="51" spans="2:47" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>291</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>297</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>298</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>296</v>
       </c>
       <c r="R51" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S51" s="2" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>296</v>
       </c>
       <c r="Y51" s="2" t="s">
         <v>299</v>
       </c>
       <c r="Z51" s="2" t="s">
         <v>300</v>
       </c>
       <c r="AA51" s="2" t="s">
         <v>301</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>302</v>
       </c>
       <c r="AC51" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AD51" s="13">
         <v>128400</v>
       </c>
       <c r="AE51" s="12">
         <v>38309</v>
       </c>
@@ -4834,51 +4848,51 @@
       </c>
     </row>
     <row r="54" spans="2:47" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K54" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>240</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>304</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>310</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>311</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>309</v>
       </c>
       <c r="R54" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S54" s="2" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>312</v>
       </c>
       <c r="Y54" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Z54" s="2" t="s">
         <v>314</v>
       </c>
       <c r="AA54" s="2" t="s">
         <v>315</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>316</v>
       </c>
       <c r="AC54" s="2" t="s">
         <v>317</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AE54" s="13">
         <v>1491600</v>
       </c>
@@ -4983,51 +4997,51 @@
       </c>
     </row>
     <row r="58" spans="2:47" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K58" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>342</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>343</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>344</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>345</v>
       </c>
       <c r="P58" s="2" t="s">
         <v>341</v>
       </c>
       <c r="R58" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S58" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>346</v>
       </c>
       <c r="Y58" s="12">
         <v>43592</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>347</v>
       </c>
       <c r="AA58" s="2" t="s">
         <v>348</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>349</v>
       </c>
       <c r="AC58" s="2" t="s">
         <v>350</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>351</v>
       </c>
       <c r="AE58" s="2" t="s">
         <v>352</v>
       </c>
@@ -5154,51 +5168,51 @@
       </c>
     </row>
     <row r="61" spans="2:47" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K61" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>342</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>343</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>368</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>369</v>
       </c>
       <c r="P61" s="2" t="s">
         <v>367</v>
       </c>
       <c r="R61" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S61" s="2" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="X61" s="2" t="s">
         <v>370</v>
       </c>
       <c r="Y61" s="12">
         <v>43977</v>
       </c>
       <c r="Z61" s="13">
         <v>24000</v>
       </c>
       <c r="AA61" s="2" t="s">
         <v>371</v>
       </c>
       <c r="AB61" s="2" t="s">
         <v>372</v>
       </c>
       <c r="AC61" s="2" t="s">
         <v>350</v>
       </c>
       <c r="AD61" s="2" t="s">
         <v>351</v>
       </c>
       <c r="AE61" s="2" t="s">
         <v>373</v>
       </c>
@@ -5300,51 +5314,51 @@
       </c>
     </row>
     <row r="65" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K65" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>382</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>383</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>88</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>384</v>
       </c>
       <c r="P65" s="2" t="s">
         <v>381</v>
       </c>
       <c r="R65" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S65" s="2" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="X65" s="2" t="s">
         <v>381</v>
       </c>
       <c r="Y65" s="2" t="s">
         <v>385</v>
       </c>
       <c r="Z65" s="2" t="s">
         <v>92</v>
       </c>
       <c r="AA65" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AB65" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AC65" s="2" t="s">
         <v>64</v>
       </c>
       <c r="AD65" s="2" t="s">
         <v>386</v>
       </c>
       <c r="AE65" s="2" t="s">
         <v>387</v>
       </c>
@@ -5365,51 +5379,51 @@
       </c>
     </row>
     <row r="66" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K66" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>382</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>383</v>
       </c>
       <c r="N66" s="2" t="s">
         <v>88</v>
       </c>
       <c r="O66" s="2" t="s">
         <v>384</v>
       </c>
       <c r="P66" s="2" t="s">
         <v>388</v>
       </c>
       <c r="R66" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S66" s="2" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="X66" s="2" t="s">
         <v>388</v>
       </c>
       <c r="Y66" s="2" t="s">
         <v>389</v>
       </c>
       <c r="Z66" s="2" t="s">
         <v>92</v>
       </c>
       <c r="AA66" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AB66" s="2" t="s">
         <v>91</v>
       </c>
       <c r="AC66" s="2" t="s">
         <v>64</v>
       </c>
       <c r="AD66" s="2" t="s">
         <v>386</v>
       </c>
       <c r="AE66" s="2" t="s">
         <v>387</v>
       </c>
@@ -5473,51 +5487,51 @@
       </c>
     </row>
     <row r="69" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K69" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>382</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>214</v>
       </c>
       <c r="N69" s="2" t="s">
         <v>210</v>
       </c>
       <c r="O69" s="2" t="s">
         <v>391</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>390</v>
       </c>
       <c r="R69" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S69" s="2" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="X69" s="2" t="s">
         <v>392</v>
       </c>
       <c r="Y69" s="2" t="s">
         <v>217</v>
       </c>
       <c r="Z69" s="2" t="s">
         <v>218</v>
       </c>
       <c r="AA69" s="2" t="s">
         <v>219</v>
       </c>
       <c r="AB69" s="2">
         <v>19.2</v>
       </c>
       <c r="AC69" s="2" t="s">
         <v>221</v>
       </c>
       <c r="AD69" s="12">
         <v>40291</v>
       </c>
       <c r="AE69" s="2" t="s">
         <v>36</v>
       </c>
@@ -5584,51 +5598,51 @@
       </c>
     </row>
     <row r="72" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K72" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>380</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>291</v>
       </c>
       <c r="N72" s="2" t="s">
         <v>297</v>
       </c>
       <c r="O72" s="2" t="s">
         <v>395</v>
       </c>
       <c r="P72" s="2" t="s">
         <v>394</v>
       </c>
       <c r="R72" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S72" s="2" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="X72" s="2" t="s">
         <v>394</v>
       </c>
       <c r="Y72" s="2" t="s">
         <v>396</v>
       </c>
       <c r="Z72" s="2" t="s">
         <v>397</v>
       </c>
       <c r="AA72" s="2" t="s">
         <v>398</v>
       </c>
       <c r="AB72" s="2" t="s">
         <v>399</v>
       </c>
       <c r="AC72" s="2" t="s">
         <v>400</v>
       </c>
       <c r="AD72" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AG72" s="2" t="s">
         <v>36</v>
       </c>
@@ -5698,51 +5712,51 @@
       </c>
     </row>
     <row r="75" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>380</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>304</v>
       </c>
       <c r="N75" s="2" t="s">
         <v>310</v>
       </c>
       <c r="O75" s="2" t="s">
         <v>311</v>
       </c>
       <c r="P75" s="2" t="s">
         <v>405</v>
       </c>
       <c r="R75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S75" s="2" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="X75" s="2" t="s">
         <v>406</v>
       </c>
       <c r="Y75" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Z75" s="2" t="s">
         <v>397</v>
       </c>
       <c r="AA75" s="2" t="s">
         <v>407</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>408</v>
       </c>
       <c r="AC75" s="2" t="s">
         <v>409</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AE75" s="13">
         <v>1603600</v>
       </c>
@@ -5766,51 +5780,51 @@
       </c>
     </row>
     <row r="76" spans="3:38" s="2" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="K76" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>380</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>304</v>
       </c>
       <c r="N76" s="2" t="s">
         <v>310</v>
       </c>
       <c r="O76" s="2" t="s">
         <v>311</v>
       </c>
       <c r="P76" s="2" t="s">
         <v>410</v>
       </c>
       <c r="R76" s="2" t="s">
         <v>35</v>
       </c>
       <c r="S76" s="2" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="X76" s="2" t="s">
         <v>406</v>
       </c>
       <c r="Y76" s="2" t="s">
         <v>411</v>
       </c>
       <c r="Z76" s="2" t="s">
         <v>397</v>
       </c>
       <c r="AA76" s="2" t="s">
         <v>407</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>408</v>
       </c>
       <c r="AC76" s="2" t="s">
         <v>409</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>115</v>
       </c>
       <c r="AG76" s="2" t="s">
         <v>36</v>
       </c>